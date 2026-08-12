--- v0 (2026-06-02)
+++ v1 (2026-08-12)
@@ -12,220 +12,1262 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...7 lines deleted...]
-    <t>Ano</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+  <si>
+    <t>EMENDAS PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>► PASTOR GIL — Nº 202640520003/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>PASTOR GIL</t>
+  </si>
+  <si>
+    <t>202640520003/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Execução de obras de urbanização da Lagoa Municipal, localizada em área urbana do município de São Pedro da Água Branca/...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Aguardando Repasse</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Origem</t>
-[...2 lines deleted...]
-    <t>Forma de Repasse</t>
+    <t>iNFRAESTRUTURA</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>SÃO PEDRO DA ÁGUA BRANCA (MA)</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>Valor Realizado</t>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>Execução de obras de urbanização da Lagoa Municipal, localizada em área urbana do município de São Pedro da Água Branca/MA</t>
+  </si>
+  <si>
+    <t>► EMENDA INDIVIDUAL - JOSIVALDOJP — Nº 202542120002/2025</t>
   </si>
   <si>
     <t>Emenda Individual - JosivaldoJP</t>
   </si>
   <si>
+    <t>202542120002/2025</t>
+  </si>
+  <si>
+    <t>Emenda Individual</t>
+  </si>
+  <si>
     <t>NCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAS</t>
   </si>
   <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 200.053,00</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
     <t>SAÚDE</t>
   </si>
   <si>
-    <t>Federal</t>
-[...5 lines deleted...]
-    <t>200.053,00</t>
+    <t>► EMENDA DE BANCADA — Nº 202571110002/2025</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
+    <t>202571110002/2025</t>
+  </si>
+  <si>
+    <t>BANCADA DO MARANHAO / EMENDA 2</t>
+  </si>
+  <si>
+    <t>EMENDA INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS - DESPESAS DI...</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>IMPERATRIZ -MA</t>
+  </si>
+  <si>
+    <t>R$ 351.371,91</t>
+  </si>
+  <si>
+    <t>58,6%</t>
+  </si>
+  <si>
     <t>EMENDA INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAS</t>
   </si>
   <si>
-    <t>600.000,00</t>
-[...2 lines deleted...]
-    <t>300.000,00</t>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1022024 | Data: 22/10/2025 | Vl. Empenhado: R$ 25.475,59 | Vl. Liquidado: R$ 25.475,59 | Vl. Pago: R$ 25.475,59</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>MAIS SAUDE LTDA</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>0210 - ATENDIMENTO AMBULATORIAL, EMERGENCIAL E HOSPITALAR / -</t>
+  </si>
+  <si>
+    <t>Adesão a Ata de Registro de Preço</t>
+  </si>
+  <si>
+    <t>CR0012025-2/2025</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1022024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 25.475,59</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1022024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>0554100554</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1022025 | Data: 22/10/2025 | Vl. Empenhado: R$ 33.926,40 | Vl. Liquidado: R$ 33.926,40 | Vl. Pago: R$ 33.926,40</t>
+  </si>
+  <si>
+    <t>0 - Recursos Ordinários</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1022025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 33.926,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1022025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>004781</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1211011 | Data: 11/12/2025 | Vl. Empenhado: R$ 46.298,62 | Vl. Liquidado: R$ 46.298,62 | Vl. Pago: R$ 46.298,62</t>
+  </si>
+  <si>
+    <t>0052 - ADMINISTRAÇÃO GERAL / 2037 - MANUTENÇÃO DA SEC. MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>20250210CR00122025-2/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1211011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 46.298,62</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1211011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>004709</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1212002 | Data: 12/12/2025 | Vl. Empenhado: R$ 18.580,90 | Vl. Liquidado: R$ 18.580,90 | Vl. Pago: R$ 18.580,90</t>
+  </si>
+  <si>
+    <t>0210 - ATENDIMENTO AMBULATORIAL, EMERGENCIAL E HOSPITALAR / 2044 - MANUTENÇÃO DO HOSPITAL MUNICIPAL</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1212002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 18.580,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1212002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04705</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1211013 | Data: 11/12/2025 | Vl. Empenhado: R$ 77.034,69 | Vl. Liquidado: R$ 77.034,69 | Vl. Pago: R$ 77.034,69</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1211013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0029290</t>
+  </si>
+  <si>
+    <t>R$ 77.034,69</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1211013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>004711</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1211012 | Data: 11/12/2025 | Vl. Empenhado: R$ 78.376,37 | Vl. Liquidado: R$ 78.376,37 | Vl. Pago: R$ 78.376,37</t>
+  </si>
+  <si>
+    <t>0210 - ATENDIMENTO AMBULATORIAL, EMERGENCIAL E HOSPITALAR / 2043 - MANUTENÇÃO DA FARMACIA BÁSICA</t>
+  </si>
+  <si>
+    <t>20250210CR0012025-4/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1211012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 78.376,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1211012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1211006 | Data: 11/12/2025 | Vl. Empenhado: R$ 71.587,78 | Vl. Liquidado: R$ 71.587,78 | Vl. Pago: R$ 71.587,78</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50 - SERV.MEDICO-HOSPITAL.,ODONTOL.E LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1211006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 71.587,78</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1211006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>004706</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1215020 | Data: 15/12/2025 | Vl. Empenhado: R$ 91,56 | Vl. Liquidado: R$ 91,56 | Vl. Pago: R$ 91,56</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL</t>
+  </si>
+  <si>
+    <t>0000000000191</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99 - OUTROS SERVICOS DE TERCEIROS-PESSOA JURIDICA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1215020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00000</t>
+  </si>
+  <si>
+    <t>R$ 91,56</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1215020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>005146</t>
+  </si>
+  <si>
+    <t>R$ 312.503,97</t>
+  </si>
+  <si>
+    <t>52,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1105002 | Data: 05/11/2025 | Vl. Empenhado: R$ 22.369,28 | Vl. Liquidado: R$ 22.369,28 | Vl. Pago: R$ 22.369,28</t>
+  </si>
+  <si>
+    <t>M A V DO MONTE LTDA</t>
+  </si>
+  <si>
+    <t>40.030.752/0001-10</t>
+  </si>
+  <si>
+    <t>3.3.90.30.23</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>20250618PE0192025-02/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1105002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00130</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.369,28</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1105002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1125003 | Data: 25/11/2025 | Vl. Empenhado: R$ 7.786,76 | Vl. Liquidado: R$ 7.786,76 | Vl. Pago: R$ 7.786,76</t>
+  </si>
+  <si>
+    <t>L.M.DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>28.031.600/0001-36</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99</t>
+  </si>
+  <si>
+    <t>20250911PE0212025-05/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1125003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.786,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1125003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1124024 | Data: 24/11/2025 | Vl. Empenhado: R$ 13,08 | Vl. Liquidado: R$ 13,08 | Vl. Pago: R$ 13,08</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91</t>
+  </si>
+  <si>
+    <t>0052 - ADMINISTRAÇÃO GERAL / : 2037 - MANUTENÇÃO DA SEC. MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1124024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00/00/0000</t>
+  </si>
+  <si>
+    <t>R$ 13,08</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1124024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1125004 | Data: 25/11/2025 | Vl. Empenhado: R$ 8.723,97 | Vl. Liquidado: R$ 8.723,97 | Vl. Pago: R$ 8.723,97</t>
+  </si>
+  <si>
+    <t>20250911PE0212025-06/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1125004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.723,97</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1125004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1204010 | Data: 04/12/2025 | Vl. Empenhado: R$ 22.996,76 | Vl. Liquidado: R$ 22.996,76 | Vl. Pago: R$ 22.996,76</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1204010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.996,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1204010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04715</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1204005 | Data: 04/12/2025 | Vl. Empenhado: R$ 27.063,59 | Vl. Liquidado: R$ 27.063,59 | Vl. Pago: R$ 27.063,59</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1204005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00137</t>
+  </si>
+  <si>
+    <t>R$ 27.063,59</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1204005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04717</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1204011 | Data: 04/12/2025 | Vl. Empenhado: R$ 38.574,88 | Vl. Liquidado: R$ 38.574,88 | Vl. Pago: R$ 38.574,88</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1204011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 38.574,88</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1204011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04712</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 204007 | Data: 04/02/0202 | Vl. Empenhado: R$ 65.949,45 | Vl. Liquidado: R$ 65.949,45 | Vl. Pago: R$ 65.949,45</t>
+  </si>
+  <si>
+    <t>TREVO COMERCIO E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>38.203.366/0001-30</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>20251127PE0322025-19/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 204007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>001367</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 65.949,45</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 204007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 205014 | Data: 05/02/0202 | Vl. Empenhado: R$ 51.210,60 | Vl. Liquidado: R$ 51.210,60 | Vl. Pago: R$ 51.210,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 205014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>001371</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 51.210,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 205014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00851</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 205013 | Data: 05/02/0202 | Vl. Empenhado: R$ 58.105,60 | Vl. Liquidado: R$ 58.105,60 | Vl. Pago: R$ 58.105,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 205013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 58.105,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 205013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00753</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 209006 | Data: 09/02/2026 | Vl. Empenhado: R$ 9.710,00 | Vl. Liquidado: R$ 9.710,00 | Vl. Pago: R$ 9.710,00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.47</t>
+  </si>
+  <si>
+    <t>0052 - ADMINISTRAÇÃO GERAL / 2094 - MANUTENÇÃO DO FUNDO MUNICIPAL DE SAÚDE - FMS</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 209006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 9.710,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 209006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>R$ 147.090,38</t>
+  </si>
+  <si>
+    <t>49,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1119003 | Data: 19/11/2025 | Vl. Empenhado: R$ 40.029,03 | Vl. Liquidado: R$ 40.029,03 | Vl. Pago: R$ 40.029,03</t>
+  </si>
+  <si>
+    <t>LAB-FONSECA</t>
+  </si>
+  <si>
+    <t>11.997.085/0001-40</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO</t>
+  </si>
+  <si>
+    <t>20250905CRE0012025-1/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1119003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>004</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 40.029,03</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1119003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1113001 | Data: 13/11/2025 | Vl. Empenhado: R$ 26.917,50 | Vl. Liquidado: R$ 26.917,50 | Vl. Pago: R$ 26.917,50</t>
+  </si>
+  <si>
+    <t>H.J SERVIÇOS MEDICOS LTDA</t>
+  </si>
+  <si>
+    <t>13.621.062/0001-62</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>20250820PE0272025-02/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1113001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 26.917,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1113001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1204009 | Data: 04/12/2025 | Vl. Empenhado: R$ 80.143,85 | Vl. Liquidado: R$ 80.143,85 | Vl. Pago: R$ 80.143,85</t>
+  </si>
+  <si>
+    <t>20250905CRE0012025-1 Nº Conv.:/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1204009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>R$ 80.143,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1204009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► EMENDA INDIVIDUAL - DETINHA — Nº 202543540001/2025</t>
   </si>
   <si>
     <t>Emenda Individual - Detinha</t>
   </si>
   <si>
+    <t>202543540001/2025</t>
+  </si>
+  <si>
     <t>EMENDA INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
   </si>
   <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
     <t>Saúde</t>
   </si>
   <si>
-    <t>Transferência Especial</t>
-[...2 lines deleted...]
-    <t>500.000,00</t>
+    <t>► EMENDA INDIVIDUAL - WEVERTON — Nº 202540840005/2025</t>
   </si>
   <si>
     <t>Emenda Individual - WEVERTON</t>
   </si>
   <si>
+    <t>202540840005/2025</t>
+  </si>
+  <si>
     <t>EMENDA INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA EM SAUDE</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
   <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 158.647,21</t>
+  </si>
+  <si>
+    <t>R$ 118.088,91</t>
+  </si>
+  <si>
+    <t>39,4%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1015020 | Data: 15/10/2025 | Vl. Empenhado: R$ 29.882,47 | Vl. Liquidado: R$ 29.882,47 | Vl. Pago: R$ 29.882,47</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1015020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 29.882,47</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1015020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1015019 | Data: 15/10/2025 | Vl. Empenhado: R$ 30.006,73 | Vl. Liquidado: R$ 30.006,73 | Vl. Pago: R$ 30.006,73</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1015019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 30.006,73</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1015019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1016005 | Data: 16/10/2025 | Vl. Empenhado: R$ 58.199,71 | Vl. Liquidado: R$ 58.199,71 | Vl. Pago: R$ 58.199,71</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1016005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 58.199,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1016005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1016006 | Data: 16/10/2025 | Vl. Empenhado: R$ 40.558,30 | Vl. Liquidado: R$ 40.558,30 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1016006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.558,30</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 2024OB009475/2024</t>
+  </si>
+  <si>
     <t>PEDRO LUCAS FERNANDES</t>
   </si>
   <si>
-    <t>2024OB009475</t>
+    <t>2024OB009475/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202441250002-Pedro Lucas Fernandes ao ente 01613956000121 - SÃO PEDRO DA Á...</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>28 - Encargos especiais</t>
+  </si>
+  <si>
+    <t>SÃO PEDRO DA ÁGUA BRANCA</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202441250002-Pedro Lucas Fernandes ao ente 01613956000121 - SÃO PEDRO DA ÁGUA BRANCA</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250004/2024</t>
+  </si>
+  <si>
+    <t>41250004/2024</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE SAO PEDRO DA AGUA BRANCA - FUNDO MUNICIPAL DE SAUDE</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 2023OB814899/2023</t>
+  </si>
+  <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
-    <t>2023OB814899</t>
+    <t>2023OB814899/2023</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01613956000121 - SÃO PEDRO DA ÁGUA BRANC...</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01613956000121 - SÃO PEDRO DA ÁGUA BRANCA</t>
   </si>
   <si>
-    <t>100.000,00</t>
-[...5 lines deleted...]
-    <t>2023OB805926</t>
+    <t>► JOSIVALDO JP — Nº 42120002/2023</t>
+  </si>
+  <si>
+    <t>42120002/2023</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>R$ 499.000,00</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 2023OB805926/2023</t>
+  </si>
+  <si>
+    <t>2023OB805926/2023</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202341250003-Pedro Lucas Fernandes ao ente 01613956000121 - SÃO PEDRO DA Á...</t>
+  </si>
+  <si>
+    <t>R$ 625.000,00</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202341250003-Pedro Lucas Fernandes ao ente 01613956000121 - SÃO PEDRO DA ÁGUA BRANCA</t>
   </si>
   <si>
-    <t>625.000,00</t>
+    <t>► EMENDA DE BANCADA — Nº 71110004/2022</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
+    <t>71110004/2022</t>
+  </si>
+  <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>► EMENDA DE BANCADA — Nº 71110016/2021</t>
+  </si>
+  <si>
+    <t>71110016/2021</t>
+  </si>
+  <si>
     <t>INCREMENTO</t>
   </si>
   <si>
-    <t>235.000,00</t>
+    <t>R$ 235.000,00</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>► EMENDA DE BANCADA — Nº 71110012/2021</t>
+  </si>
+  <si>
+    <t>71110012/2021</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a2744"/>
+        <bgColor rgb="FF1a2744"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e6e"/>
+        <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -490,486 +1532,6697 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:J519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="J514" sqref="J514"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="D2" t="s">
+      <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
+      <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I3" t="s">
-[...54 lines deleted...]
-      <c r="H5" t="s">
+      <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:9">
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...3 lines deleted...]
-        <v>2025</v>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
       </c>
       <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
         <v>22</v>
       </c>
-      <c r="H6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
         <v>24</v>
       </c>
-      <c r="B7">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
         <v>26</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" t="s">
+        <v>51</v>
+      </c>
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C39" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="17">
+        <v>28563</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C52" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="13"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="17">
+        <v>28565</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C65" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B66" s="13"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="13"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B68" s="14"/>
+      <c r="C68" s="14"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="17">
+        <v>29291</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B72" s="19"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="19"/>
+      <c r="E72" s="19"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B73" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E74" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B78" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C78" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+      <c r="D79" s="13"/>
+      <c r="E79" s="13"/>
+      <c r="F79" s="13"/>
+      <c r="G79" s="13"/>
+      <c r="H79" s="13"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="17">
+        <v>29319</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B89" s="9"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="9"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H90" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B91" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C91" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B92" s="13"/>
+      <c r="C92" s="13"/>
+      <c r="D92" s="13"/>
+      <c r="E92" s="13"/>
+      <c r="F92" s="13"/>
+      <c r="G92" s="13"/>
+      <c r="H92" s="13"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B94" s="14"/>
+      <c r="C94" s="14"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C96" s="18" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="19"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="19"/>
+      <c r="E98" s="19"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B99" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B102" s="9"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="9"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="9"/>
+      <c r="G102" s="9"/>
+      <c r="H102" s="9"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H103" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B104" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C104" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B105" s="13"/>
+      <c r="C105" s="13"/>
+      <c r="D105" s="13"/>
+      <c r="E105" s="13"/>
+      <c r="F105" s="13"/>
+      <c r="G105" s="13"/>
+      <c r="H105" s="13"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B107" s="14"/>
+      <c r="C107" s="14"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C108" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B109" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C109" s="18" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C112" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="22">
+        <v>4711</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B115" s="9"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="9"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="9"/>
+      <c r="G115" s="9"/>
+      <c r="H115" s="9"/>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F116" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H116" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B117" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B118" s="13"/>
+      <c r="C118" s="13"/>
+      <c r="D118" s="13"/>
+      <c r="E118" s="13"/>
+      <c r="F118" s="13"/>
+      <c r="G118" s="13"/>
+      <c r="H118" s="13"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B120" s="14"/>
+      <c r="C120" s="14"/>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="17">
+        <v>29272</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B124" s="19"/>
+      <c r="C124" s="19"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B125" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C125" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E126" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="B128" s="9"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="9"/>
+      <c r="E128" s="9"/>
+      <c r="F128" s="9"/>
+      <c r="G128" s="9"/>
+      <c r="H128" s="9"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G129" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H129" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B131" s="13"/>
+      <c r="C131" s="13"/>
+      <c r="D131" s="13"/>
+      <c r="E131" s="13"/>
+      <c r="F131" s="13"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="13"/>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B133" s="14"/>
+      <c r="C133" s="14"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B135" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="C135" s="18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B137" s="19"/>
+      <c r="C137" s="19"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B138" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C138" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E138" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="E139" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="7"/>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J146" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>19</v>
+      </c>
+      <c r="B148" t="s">
+        <v>47</v>
+      </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148" t="s">
+        <v>51</v>
+      </c>
+      <c r="E148" t="s">
+        <v>5</v>
+      </c>
+      <c r="F148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" t="s">
+        <v>7</v>
+      </c>
+      <c r="H148" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>41</v>
+      </c>
+      <c r="C149" t="s">
+        <v>22</v>
+      </c>
+      <c r="D149" t="s">
+        <v>44</v>
+      </c>
+      <c r="E149" t="s">
+        <v>24</v>
+      </c>
+      <c r="F149" t="s">
+        <v>52</v>
+      </c>
+      <c r="G149" t="s">
+        <v>8</v>
+      </c>
+      <c r="H149" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>26</v>
+      </c>
+      <c r="B150" t="s">
+        <v>50</v>
+      </c>
+      <c r="C150" t="s">
+        <v>28</v>
+      </c>
+      <c r="D150" t="s">
+        <v>50</v>
+      </c>
+      <c r="E150" t="s">
+        <v>29</v>
+      </c>
+      <c r="F150" t="s">
+        <v>132</v>
+      </c>
+      <c r="G150" t="s">
+        <v>30</v>
+      </c>
+      <c r="H150" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>31</v>
+      </c>
+      <c r="B151" t="s">
+        <v>132</v>
+      </c>
+      <c r="C151" t="s">
+        <v>32</v>
+      </c>
+      <c r="D151" t="s">
+        <v>133</v>
+      </c>
+      <c r="E151" t="s">
+        <v>6</v>
+      </c>
+      <c r="F151" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+      <c r="F153" s="8"/>
+      <c r="G153" s="8"/>
+      <c r="H153" s="8"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B155" s="9"/>
+      <c r="C155" s="9"/>
+      <c r="D155" s="9"/>
+      <c r="E155" s="9"/>
+      <c r="F155" s="9"/>
+      <c r="G155" s="9"/>
+      <c r="H155" s="9"/>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C156" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F156" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G156" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H156" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B158" s="13"/>
+      <c r="C158" s="13"/>
+      <c r="D158" s="13"/>
+      <c r="E158" s="13"/>
+      <c r="F158" s="13"/>
+      <c r="G158" s="13"/>
+      <c r="H158" s="13"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B160" s="14"/>
+      <c r="C160" s="14"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B161" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C161" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B162" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C162" s="18" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B164" s="19"/>
+      <c r="C164" s="19"/>
+      <c r="D164" s="19"/>
+      <c r="E164" s="19"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B165" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C165" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D165" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E165" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="22">
+        <v>4303</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C166" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="D166" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="E166" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B168" s="9"/>
+      <c r="C168" s="9"/>
+      <c r="D168" s="9"/>
+      <c r="E168" s="9"/>
+      <c r="F168" s="9"/>
+      <c r="G168" s="9"/>
+      <c r="H168" s="9"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C169" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E169" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F169" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G169" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H169" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B171" s="13"/>
+      <c r="C171" s="13"/>
+      <c r="D171" s="13"/>
+      <c r="E171" s="13"/>
+      <c r="F171" s="13"/>
+      <c r="G171" s="13"/>
+      <c r="H171" s="13"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B173" s="14"/>
+      <c r="C173" s="14"/>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B174" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C174" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="17">
+        <v>3692</v>
+      </c>
+      <c r="B175" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="C175" s="18" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B177" s="19"/>
+      <c r="C177" s="19"/>
+      <c r="D177" s="19"/>
+      <c r="E177" s="19"/>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B178" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C178" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D178" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E178" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="22">
+        <v>4713</v>
+      </c>
+      <c r="B179" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C179" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D179" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="E179" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="B181" s="9"/>
+      <c r="C181" s="9"/>
+      <c r="D181" s="9"/>
+      <c r="E181" s="9"/>
+      <c r="F181" s="9"/>
+      <c r="G181" s="9"/>
+      <c r="H181" s="9"/>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F182" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G182" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H182" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H183" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B184" s="13"/>
+      <c r="C184" s="13"/>
+      <c r="D184" s="13"/>
+      <c r="E184" s="13"/>
+      <c r="F184" s="13"/>
+      <c r="G184" s="13"/>
+      <c r="H184" s="13"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B186" s="14"/>
+      <c r="C186" s="14"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B187" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C187" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B188" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="C188" s="18" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B190" s="19"/>
+      <c r="C190" s="19"/>
+      <c r="D190" s="19"/>
+      <c r="E190" s="19"/>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B191" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C191" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D191" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E191" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="22">
+        <v>4611</v>
+      </c>
+      <c r="B192" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C192" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="D192" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="E192" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B194" s="9"/>
+      <c r="C194" s="9"/>
+      <c r="D194" s="9"/>
+      <c r="E194" s="9"/>
+      <c r="F194" s="9"/>
+      <c r="G194" s="9"/>
+      <c r="H194" s="9"/>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C195" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F195" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G195" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H195" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B197" s="13"/>
+      <c r="C197" s="13"/>
+      <c r="D197" s="13"/>
+      <c r="E197" s="13"/>
+      <c r="F197" s="13"/>
+      <c r="G197" s="13"/>
+      <c r="H197" s="13"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B199" s="14"/>
+      <c r="C199" s="14"/>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B200" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C200" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="17">
+        <v>3691</v>
+      </c>
+      <c r="B201" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="C201" s="18" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B203" s="19"/>
+      <c r="C203" s="19"/>
+      <c r="D203" s="19"/>
+      <c r="E203" s="19"/>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B204" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C204" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D204" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E204" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="22">
+        <v>4714</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C205" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D205" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="E205" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B207" s="9"/>
+      <c r="C207" s="9"/>
+      <c r="D207" s="9"/>
+      <c r="E207" s="9"/>
+      <c r="F207" s="9"/>
+      <c r="G207" s="9"/>
+      <c r="H207" s="9"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F208" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G208" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H208" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B210" s="13"/>
+      <c r="C210" s="13"/>
+      <c r="D210" s="13"/>
+      <c r="E210" s="13"/>
+      <c r="F210" s="13"/>
+      <c r="G210" s="13"/>
+      <c r="H210" s="13"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B212" s="14"/>
+      <c r="C212" s="14"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B213" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C213" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="17">
+        <v>3800</v>
+      </c>
+      <c r="B214" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C214" s="18" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B216" s="19"/>
+      <c r="C216" s="19"/>
+      <c r="D216" s="19"/>
+      <c r="E216" s="19"/>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B217" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C217" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D217" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E217" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B218" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="C218" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D218" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E218" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B220" s="9"/>
+      <c r="C220" s="9"/>
+      <c r="D220" s="9"/>
+      <c r="E220" s="9"/>
+      <c r="F220" s="9"/>
+      <c r="G220" s="9"/>
+      <c r="H220" s="9"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C221" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F221" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G221" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H221" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B223" s="13"/>
+      <c r="C223" s="13"/>
+      <c r="D223" s="13"/>
+      <c r="E223" s="13"/>
+      <c r="F223" s="13"/>
+      <c r="G223" s="13"/>
+      <c r="H223" s="13"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B225" s="14"/>
+      <c r="C225" s="14"/>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B226" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C226" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B227" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C227" s="18" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B229" s="19"/>
+      <c r="C229" s="19"/>
+      <c r="D229" s="19"/>
+      <c r="E229" s="19"/>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B230" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C230" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D230" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E230" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B231" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="C231" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="D231" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E231" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B233" s="9"/>
+      <c r="C233" s="9"/>
+      <c r="D233" s="9"/>
+      <c r="E233" s="9"/>
+      <c r="F233" s="9"/>
+      <c r="G233" s="9"/>
+      <c r="H233" s="9"/>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C234" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F234" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G234" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H234" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B236" s="13"/>
+      <c r="C236" s="13"/>
+      <c r="D236" s="13"/>
+      <c r="E236" s="13"/>
+      <c r="F236" s="13"/>
+      <c r="G236" s="13"/>
+      <c r="H236" s="13"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B238" s="14"/>
+      <c r="C238" s="14"/>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B239" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C239" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="17">
+        <v>3803</v>
+      </c>
+      <c r="B240" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C240" s="18" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B242" s="19"/>
+      <c r="C242" s="19"/>
+      <c r="D242" s="19"/>
+      <c r="E242" s="19"/>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B243" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C243" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D243" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E243" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="B244" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="C244" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D244" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="E244" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="B246" s="9"/>
+      <c r="C246" s="9"/>
+      <c r="D246" s="9"/>
+      <c r="E246" s="9"/>
+      <c r="F246" s="9"/>
+      <c r="G246" s="9"/>
+      <c r="H246" s="9"/>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C247" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D247" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F247" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G247" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H247" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H248" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B249" s="13"/>
+      <c r="C249" s="13"/>
+      <c r="D249" s="13"/>
+      <c r="E249" s="13"/>
+      <c r="F249" s="13"/>
+      <c r="G249" s="13"/>
+      <c r="H249" s="13"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="B251" s="14"/>
+      <c r="C251" s="14"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B252" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C252" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B253" s="17" t="s">
+        <v>192</v>
+      </c>
+      <c r="C253" s="18" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="B255" s="19"/>
+      <c r="C255" s="19"/>
+      <c r="D255" s="19"/>
+      <c r="E255" s="19"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B256" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C256" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D256" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E256" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="22">
+        <v>754</v>
+      </c>
+      <c r="B257" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C257" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="D257" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="E257" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B259" s="9"/>
+      <c r="C259" s="9"/>
+      <c r="D259" s="9"/>
+      <c r="E259" s="9"/>
+      <c r="F259" s="9"/>
+      <c r="G259" s="9"/>
+      <c r="H259" s="9"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C260" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D260" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F260" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G260" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H260" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B262" s="13"/>
+      <c r="C262" s="13"/>
+      <c r="D262" s="13"/>
+      <c r="E262" s="13"/>
+      <c r="F262" s="13"/>
+      <c r="G262" s="13"/>
+      <c r="H262" s="13"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B264" s="14"/>
+      <c r="C264" s="14"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B265" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C265" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B266" s="17" t="s">
+        <v>199</v>
+      </c>
+      <c r="C266" s="18" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B268" s="19"/>
+      <c r="C268" s="19"/>
+      <c r="D268" s="19"/>
+      <c r="E268" s="19"/>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B269" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C269" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D269" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E269" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="B270" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C270" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="D270" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="E270" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="B272" s="9"/>
+      <c r="C272" s="9"/>
+      <c r="D272" s="9"/>
+      <c r="E272" s="9"/>
+      <c r="F272" s="9"/>
+      <c r="G272" s="9"/>
+      <c r="H272" s="9"/>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C273" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F273" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G273" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H273" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H274" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B275" s="13"/>
+      <c r="C275" s="13"/>
+      <c r="D275" s="13"/>
+      <c r="E275" s="13"/>
+      <c r="F275" s="13"/>
+      <c r="G275" s="13"/>
+      <c r="H275" s="13"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="B277" s="14"/>
+      <c r="C277" s="14"/>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B278" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C278" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="17">
+        <v>1372</v>
+      </c>
+      <c r="B279" s="17" t="s">
+        <v>199</v>
+      </c>
+      <c r="C279" s="18" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B281" s="19"/>
+      <c r="C281" s="19"/>
+      <c r="D281" s="19"/>
+      <c r="E281" s="19"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B282" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C282" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D282" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E282" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="B283" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C283" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="D283" s="23" t="s">
+        <v>205</v>
+      </c>
+      <c r="E283" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="B285" s="9"/>
+      <c r="C285" s="9"/>
+      <c r="D285" s="9"/>
+      <c r="E285" s="9"/>
+      <c r="F285" s="9"/>
+      <c r="G285" s="9"/>
+      <c r="H285" s="9"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C286" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F286" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G286" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H286" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H287" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B288" s="13"/>
+      <c r="C288" s="13"/>
+      <c r="D288" s="13"/>
+      <c r="E288" s="13"/>
+      <c r="F288" s="13"/>
+      <c r="G288" s="13"/>
+      <c r="H288" s="13"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B290" s="14"/>
+      <c r="C290" s="14"/>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B291" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C291" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="17">
+        <v>4428</v>
+      </c>
+      <c r="B292" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="C292" s="18" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="B294" s="19"/>
+      <c r="C294" s="19"/>
+      <c r="D294" s="19"/>
+      <c r="E294" s="19"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B295" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C295" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D295" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E295" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="22">
+        <v>723</v>
+      </c>
+      <c r="B296" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C296" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D296" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E296" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="7"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B301" s="2"/>
+      <c r="C301" s="2"/>
+      <c r="D301" s="2"/>
+      <c r="E301" s="2"/>
+      <c r="F301" s="2"/>
+      <c r="G301" s="2"/>
+      <c r="H301" s="2"/>
+      <c r="I301" s="2"/>
+      <c r="J301" s="2"/>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E302" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G302" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H302" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J302" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C303" s="3"/>
+      <c r="D303" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I303" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J303" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>19</v>
+      </c>
+      <c r="B305" t="s">
+        <v>47</v>
+      </c>
+      <c r="C305" t="s">
+        <v>20</v>
+      </c>
+      <c r="D305" t="s">
+        <v>51</v>
+      </c>
+      <c r="E305" t="s">
+        <v>5</v>
+      </c>
+      <c r="F305" t="s">
+        <v>48</v>
+      </c>
+      <c r="G305" t="s">
+        <v>7</v>
+      </c>
+      <c r="H305" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" t="s">
+        <v>41</v>
+      </c>
+      <c r="C306" t="s">
+        <v>22</v>
+      </c>
+      <c r="D306" t="s">
+        <v>44</v>
+      </c>
+      <c r="E306" t="s">
+        <v>24</v>
+      </c>
+      <c r="F306" t="s">
+        <v>52</v>
+      </c>
+      <c r="G306" t="s">
+        <v>8</v>
+      </c>
+      <c r="H306" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
+        <v>26</v>
+      </c>
+      <c r="B307" t="s">
+        <v>215</v>
+      </c>
+      <c r="C307" t="s">
+        <v>28</v>
+      </c>
+      <c r="D307" t="s">
+        <v>215</v>
+      </c>
+      <c r="E307" t="s">
+        <v>29</v>
+      </c>
+      <c r="F307" t="s">
+        <v>216</v>
+      </c>
+      <c r="G307" t="s">
+        <v>30</v>
+      </c>
+      <c r="H307" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
+        <v>31</v>
+      </c>
+      <c r="B308" t="s">
+        <v>216</v>
+      </c>
+      <c r="C308" t="s">
+        <v>32</v>
+      </c>
+      <c r="D308" t="s">
+        <v>217</v>
+      </c>
+      <c r="E308" t="s">
+        <v>6</v>
+      </c>
+      <c r="F308" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B310" s="8"/>
+      <c r="C310" s="8"/>
+      <c r="D310" s="8"/>
+      <c r="E310" s="8"/>
+      <c r="F310" s="8"/>
+      <c r="G310" s="8"/>
+      <c r="H310" s="8"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B312" s="9"/>
+      <c r="C312" s="9"/>
+      <c r="D312" s="9"/>
+      <c r="E312" s="9"/>
+      <c r="F312" s="9"/>
+      <c r="G312" s="9"/>
+      <c r="H312" s="9"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C313" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F313" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G313" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H313" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="H314" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B315" s="13"/>
+      <c r="C315" s="13"/>
+      <c r="D315" s="13"/>
+      <c r="E315" s="13"/>
+      <c r="F315" s="13"/>
+      <c r="G315" s="13"/>
+      <c r="H315" s="13"/>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="B317" s="14"/>
+      <c r="C317" s="14"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B318" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C318" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B319" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="C319" s="18" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="19" t="s">
+        <v>228</v>
+      </c>
+      <c r="B321" s="19"/>
+      <c r="C321" s="19"/>
+      <c r="D321" s="19"/>
+      <c r="E321" s="19"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B322" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C322" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D322" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E322" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="22">
+        <v>4372</v>
+      </c>
+      <c r="B323" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="C323" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="D323" s="23" t="s">
+        <v>227</v>
+      </c>
+      <c r="E323" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="B325" s="9"/>
+      <c r="C325" s="9"/>
+      <c r="D325" s="9"/>
+      <c r="E325" s="9"/>
+      <c r="F325" s="9"/>
+      <c r="G325" s="9"/>
+      <c r="H325" s="9"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C326" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D326" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E326" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F326" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G326" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H326" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H327" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B328" s="13"/>
+      <c r="C328" s="13"/>
+      <c r="D328" s="13"/>
+      <c r="E328" s="13"/>
+      <c r="F328" s="13"/>
+      <c r="G328" s="13"/>
+      <c r="H328" s="13"/>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="B330" s="14"/>
+      <c r="C330" s="14"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B331" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C331" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="17">
+        <v>3503</v>
+      </c>
+      <c r="B332" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="C332" s="18" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="B334" s="19"/>
+      <c r="C334" s="19"/>
+      <c r="D334" s="19"/>
+      <c r="E334" s="19"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B335" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C335" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D335" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E335" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="22">
+        <v>4380</v>
+      </c>
+      <c r="B336" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C336" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="D336" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="E336" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="B338" s="9"/>
+      <c r="C338" s="9"/>
+      <c r="D338" s="9"/>
+      <c r="E338" s="9"/>
+      <c r="F338" s="9"/>
+      <c r="G338" s="9"/>
+      <c r="H338" s="9"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C339" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E339" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F339" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G339" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H339" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G340" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H340" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B341" s="13"/>
+      <c r="C341" s="13"/>
+      <c r="D341" s="13"/>
+      <c r="E341" s="13"/>
+      <c r="F341" s="13"/>
+      <c r="G341" s="13"/>
+      <c r="H341" s="13"/>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="B343" s="14"/>
+      <c r="C343" s="14"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B344" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C344" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="17" t="s">
+        <v>241</v>
+      </c>
+      <c r="B345" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C345" s="18" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="19" t="s">
+        <v>243</v>
+      </c>
+      <c r="B347" s="19"/>
+      <c r="C347" s="19"/>
+      <c r="D347" s="19"/>
+      <c r="E347" s="19"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B348" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C348" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D348" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E348" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="22">
+        <v>4707</v>
+      </c>
+      <c r="B349" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C349" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="D349" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="E349" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="7"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B354" s="2"/>
+      <c r="C354" s="2"/>
+      <c r="D354" s="2"/>
+      <c r="E354" s="2"/>
+      <c r="F354" s="2"/>
+      <c r="G354" s="2"/>
+      <c r="H354" s="2"/>
+      <c r="I354" s="2"/>
+      <c r="J354" s="2"/>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B355" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E355" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G355" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H355" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J355" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C356" s="3"/>
+      <c r="D356" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G356" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H356" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I7" t="s">
+      <c r="I356" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="J356" s="6" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" t="s">
+        <v>19</v>
+      </c>
+      <c r="B358" t="s">
+        <v>246</v>
+      </c>
+      <c r="C358" t="s">
+        <v>20</v>
+      </c>
+      <c r="D358" t="s">
+        <v>249</v>
+      </c>
+      <c r="E358" t="s">
+        <v>5</v>
+      </c>
+      <c r="F358" t="s">
+        <v>38</v>
+      </c>
+      <c r="G358" t="s">
+        <v>7</v>
+      </c>
+      <c r="H358" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C359" t="s">
+        <v>22</v>
+      </c>
+      <c r="D359" t="s">
+        <v>250</v>
+      </c>
+      <c r="E359" t="s">
+        <v>24</v>
+      </c>
+      <c r="F359" t="s">
+        <v>52</v>
+      </c>
+      <c r="G359" t="s">
+        <v>8</v>
+      </c>
+      <c r="H359" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" t="s">
+        <v>26</v>
+      </c>
+      <c r="B360" t="s">
+        <v>248</v>
+      </c>
+      <c r="C360" t="s">
+        <v>28</v>
+      </c>
+      <c r="D360" t="s">
+        <v>248</v>
+      </c>
+      <c r="E360" t="s">
+        <v>29</v>
+      </c>
+      <c r="F360" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
+      <c r="G360" t="s">
+        <v>30</v>
+      </c>
+      <c r="H360" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" t="s">
+        <v>31</v>
+      </c>
+      <c r="B361" t="s">
+        <v>27</v>
+      </c>
+      <c r="C361" t="s">
+        <v>32</v>
+      </c>
+      <c r="D361" t="s">
+        <v>33</v>
+      </c>
+      <c r="E361" t="s">
+        <v>6</v>
+      </c>
+      <c r="F361" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="7"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B366" s="2"/>
+      <c r="C366" s="2"/>
+      <c r="D366" s="2"/>
+      <c r="E366" s="2"/>
+      <c r="F366" s="2"/>
+      <c r="G366" s="2"/>
+      <c r="H366" s="2"/>
+      <c r="I366" s="2"/>
+      <c r="J366" s="2"/>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B367" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C367" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E367" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F367" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G367" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H367" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C368" s="3"/>
+      <c r="D368" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G368" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H368" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I368" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J368" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" t="s">
+        <v>19</v>
+      </c>
+      <c r="B370" t="s">
+        <v>253</v>
+      </c>
+      <c r="C370" t="s">
+        <v>20</v>
+      </c>
+      <c r="D370" t="s">
+        <v>256</v>
+      </c>
+      <c r="E370" t="s">
+        <v>5</v>
+      </c>
+      <c r="F370" t="s">
+        <v>38</v>
+      </c>
+      <c r="G370" t="s">
+        <v>7</v>
+      </c>
+      <c r="H370" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" t="s">
+        <v>41</v>
+      </c>
+      <c r="C371" t="s">
+        <v>22</v>
+      </c>
+      <c r="D371" t="s">
+        <v>250</v>
+      </c>
+      <c r="E371" t="s">
+        <v>24</v>
+      </c>
+      <c r="G371" t="s">
+        <v>8</v>
+      </c>
+      <c r="H371" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" t="s">
+        <v>26</v>
+      </c>
+      <c r="B372" t="s">
+        <v>215</v>
+      </c>
+      <c r="C372" t="s">
         <v>28</v>
       </c>
-      <c r="C8">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="D372" t="s">
+        <v>215</v>
+      </c>
+      <c r="E372" t="s">
         <v>29</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F372" t="s">
+        <v>257</v>
+      </c>
+      <c r="G372" t="s">
         <v>30</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H372" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" t="s">
+        <v>31</v>
+      </c>
+      <c r="B373" t="s">
+        <v>258</v>
+      </c>
+      <c r="C373" t="s">
+        <v>32</v>
+      </c>
+      <c r="D373" t="s">
+        <v>259</v>
+      </c>
+      <c r="E373" t="s">
+        <v>6</v>
+      </c>
+      <c r="F373" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B375" s="8"/>
+      <c r="C375" s="8"/>
+      <c r="D375" s="8"/>
+      <c r="E375" s="8"/>
+      <c r="F375" s="8"/>
+      <c r="G375" s="8"/>
+      <c r="H375" s="8"/>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B377" s="9"/>
+      <c r="C377" s="9"/>
+      <c r="D377" s="9"/>
+      <c r="E377" s="9"/>
+      <c r="F377" s="9"/>
+      <c r="G377" s="9"/>
+      <c r="H377" s="9"/>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C378" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D378" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E378" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F378" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G378" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H378" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B379" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C379" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E379" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F379" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G379" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H379" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B380" s="13"/>
+      <c r="C380" s="13"/>
+      <c r="D380" s="13"/>
+      <c r="E380" s="13"/>
+      <c r="F380" s="13"/>
+      <c r="G380" s="13"/>
+      <c r="H380" s="13"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="B382" s="14"/>
+      <c r="C382" s="14"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B383" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C383" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="17">
+        <v>28324</v>
+      </c>
+      <c r="B384" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="C384" s="18" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="B386" s="19"/>
+      <c r="C386" s="19"/>
+      <c r="D386" s="19"/>
+      <c r="E386" s="19"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B387" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C387" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D387" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E387" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="22">
+        <v>3908</v>
+      </c>
+      <c r="B388" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="C388" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D388" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="E388" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="B390" s="9"/>
+      <c r="C390" s="9"/>
+      <c r="D390" s="9"/>
+      <c r="E390" s="9"/>
+      <c r="F390" s="9"/>
+      <c r="G390" s="9"/>
+      <c r="H390" s="9"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C391" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D391" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E391" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F391" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G391" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H391" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B392" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C392" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D392" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F392" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G392" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H392" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B393" s="13"/>
+      <c r="C393" s="13"/>
+      <c r="D393" s="13"/>
+      <c r="E393" s="13"/>
+      <c r="F393" s="13"/>
+      <c r="G393" s="13"/>
+      <c r="H393" s="13"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="B395" s="14"/>
+      <c r="C395" s="14"/>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B396" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C396" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="17">
+        <v>28325</v>
+      </c>
+      <c r="B397" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="C397" s="18" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="19" t="s">
+        <v>269</v>
+      </c>
+      <c r="B399" s="19"/>
+      <c r="C399" s="19"/>
+      <c r="D399" s="19"/>
+      <c r="E399" s="19"/>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B400" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C400" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D400" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E400" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="22">
+        <v>3907</v>
+      </c>
+      <c r="B401" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="C401" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D401" s="23" t="s">
+        <v>268</v>
+      </c>
+      <c r="E401" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="B403" s="9"/>
+      <c r="C403" s="9"/>
+      <c r="D403" s="9"/>
+      <c r="E403" s="9"/>
+      <c r="F403" s="9"/>
+      <c r="G403" s="9"/>
+      <c r="H403" s="9"/>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D404" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E404" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F404" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G404" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H404" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B405" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C405" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E405" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F405" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G405" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H405" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B406" s="13"/>
+      <c r="C406" s="13"/>
+      <c r="D406" s="13"/>
+      <c r="E406" s="13"/>
+      <c r="F406" s="13"/>
+      <c r="G406" s="13"/>
+      <c r="H406" s="13"/>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="B408" s="14"/>
+      <c r="C408" s="14"/>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B409" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C409" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="17">
+        <v>28441</v>
+      </c>
+      <c r="B410" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C410" s="18" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="B412" s="19"/>
+      <c r="C412" s="19"/>
+      <c r="D412" s="19"/>
+      <c r="E412" s="19"/>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B413" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C413" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D413" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E413" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="22">
+        <v>3905</v>
+      </c>
+      <c r="B414" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="C414" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D414" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="E414" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="B416" s="9"/>
+      <c r="C416" s="9"/>
+      <c r="D416" s="9"/>
+      <c r="E416" s="9"/>
+      <c r="F416" s="9"/>
+      <c r="G416" s="9"/>
+      <c r="H416" s="9"/>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C417" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D417" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E417" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F417" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G417" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H417" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B418" s="3">
+        <v>10436813000182</v>
+      </c>
+      <c r="C418" s="3">
+        <v>33903036</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E418" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F418" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G418" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H418" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B419" s="13"/>
+      <c r="C419" s="13"/>
+      <c r="D419" s="13"/>
+      <c r="E419" s="13"/>
+      <c r="F419" s="13"/>
+      <c r="G419" s="13"/>
+      <c r="H419" s="13"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="B421" s="14"/>
+      <c r="C421" s="14"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B422" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C422" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="17">
+        <v>28444</v>
+      </c>
+      <c r="B423" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C423" s="18" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="7"/>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B428" s="2"/>
+      <c r="C428" s="2"/>
+      <c r="D428" s="2"/>
+      <c r="E428" s="2"/>
+      <c r="F428" s="2"/>
+      <c r="G428" s="2"/>
+      <c r="H428" s="2"/>
+      <c r="I428" s="2"/>
+      <c r="J428" s="2"/>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C429" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D429" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E429" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F429" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G429" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H429" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J429" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B430" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C430" s="3"/>
+      <c r="D430" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F430" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G430" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H430" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I430" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="J430" s="6" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" t="s">
+        <v>19</v>
+      </c>
+      <c r="B432" t="s">
+        <v>280</v>
+      </c>
+      <c r="C432" t="s">
+        <v>20</v>
+      </c>
+      <c r="D432" t="s">
+        <v>283</v>
+      </c>
+      <c r="E432" t="s">
+        <v>5</v>
+      </c>
+      <c r="F432" t="s">
+        <v>14</v>
+      </c>
+      <c r="G432" t="s">
+        <v>7</v>
+      </c>
+      <c r="H432" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" t="s">
+        <v>9</v>
+      </c>
+      <c r="B433" t="s">
+        <v>18</v>
+      </c>
+      <c r="C433" t="s">
         <v>22</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="D433" t="s">
+        <v>284</v>
+      </c>
+      <c r="E433" t="s">
+        <v>24</v>
+      </c>
+      <c r="F433" t="s">
+        <v>285</v>
+      </c>
+      <c r="G433" t="s">
+        <v>8</v>
+      </c>
+      <c r="H433" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
+        <v>26</v>
+      </c>
+      <c r="B434" t="s">
+        <v>248</v>
+      </c>
+      <c r="C434" t="s">
+        <v>28</v>
+      </c>
+      <c r="D434" t="s">
+        <v>248</v>
+      </c>
+      <c r="E434" t="s">
+        <v>29</v>
+      </c>
+      <c r="F434" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G434" t="s">
+        <v>30</v>
+      </c>
+      <c r="H434" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
         <v>31</v>
       </c>
-      <c r="E9" t="s">
+      <c r="B435" t="s">
+        <v>27</v>
+      </c>
+      <c r="C435" t="s">
+        <v>32</v>
+      </c>
+      <c r="D435" t="s">
+        <v>33</v>
+      </c>
+      <c r="E435" t="s">
+        <v>6</v>
+      </c>
+      <c r="F435" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="7"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B440" s="2"/>
+      <c r="C440" s="2"/>
+      <c r="D440" s="2"/>
+      <c r="E440" s="2"/>
+      <c r="F440" s="2"/>
+      <c r="G440" s="2"/>
+      <c r="H440" s="2"/>
+      <c r="I440" s="2"/>
+      <c r="J440" s="2"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B441" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C441" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D441" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E441" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F441" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G441" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H441" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I441" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J441" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B442" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C442" s="3"/>
+      <c r="D442" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F442" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G442" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H442" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I442" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="J442" s="6" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" t="s">
+        <v>19</v>
+      </c>
+      <c r="B444" t="s">
+        <v>288</v>
+      </c>
+      <c r="C444" t="s">
+        <v>20</v>
+      </c>
+      <c r="D444" t="s">
+        <v>290</v>
+      </c>
+      <c r="E444" t="s">
+        <v>5</v>
+      </c>
+      <c r="F444" t="s">
+        <v>14</v>
+      </c>
+      <c r="G444" t="s">
+        <v>7</v>
+      </c>
+      <c r="H444" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" t="s">
+        <v>9</v>
+      </c>
+      <c r="B445" t="s">
+        <v>18</v>
+      </c>
+      <c r="C445" t="s">
         <v>22</v>
       </c>
-      <c r="H9" t="s">
-[...7 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D445" t="s">
+        <v>44</v>
+      </c>
+      <c r="E445" t="s">
+        <v>24</v>
+      </c>
+      <c r="F445" t="s">
+        <v>291</v>
+      </c>
+      <c r="G445" t="s">
+        <v>8</v>
+      </c>
+      <c r="H445" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" t="s">
+        <v>26</v>
+      </c>
+      <c r="B446" t="s">
+        <v>248</v>
+      </c>
+      <c r="C446" t="s">
+        <v>28</v>
+      </c>
+      <c r="D446" t="s">
+        <v>248</v>
+      </c>
+      <c r="E446" t="s">
+        <v>29</v>
+      </c>
+      <c r="F446" t="s">
+        <v>27</v>
+      </c>
+      <c r="G446" t="s">
+        <v>30</v>
+      </c>
+      <c r="H446" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" t="s">
+        <v>31</v>
+      </c>
+      <c r="B447" t="s">
+        <v>27</v>
+      </c>
+      <c r="C447" t="s">
         <v>32</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D447" t="s">
         <v>33</v>
       </c>
-      <c r="C10">
-[...5 lines deleted...]
-      <c r="E10" t="s">
+      <c r="E447" t="s">
+        <v>6</v>
+      </c>
+      <c r="F447" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="7"/>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B452" s="2"/>
+      <c r="C452" s="2"/>
+      <c r="D452" s="2"/>
+      <c r="E452" s="2"/>
+      <c r="F452" s="2"/>
+      <c r="G452" s="2"/>
+      <c r="H452" s="2"/>
+      <c r="I452" s="2"/>
+      <c r="J452" s="2"/>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B453" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C453" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D453" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E453" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F453" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G453" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H453" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I453" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J453" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B454" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C454" s="3"/>
+      <c r="D454" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F454" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G454" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H454" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I454" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="J454" s="6" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" t="s">
+        <v>19</v>
+      </c>
+      <c r="B456" t="s">
+        <v>294</v>
+      </c>
+      <c r="C456" t="s">
+        <v>20</v>
+      </c>
+      <c r="D456" t="s">
+        <v>297</v>
+      </c>
+      <c r="E456" t="s">
+        <v>5</v>
+      </c>
+      <c r="F456" t="s">
+        <v>14</v>
+      </c>
+      <c r="G456" t="s">
+        <v>7</v>
+      </c>
+      <c r="H456" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" t="s">
+        <v>9</v>
+      </c>
+      <c r="B457" t="s">
+        <v>18</v>
+      </c>
+      <c r="C457" t="s">
+        <v>22</v>
+      </c>
+      <c r="D457" t="s">
+        <v>284</v>
+      </c>
+      <c r="E457" t="s">
+        <v>24</v>
+      </c>
+      <c r="F457" t="s">
+        <v>285</v>
+      </c>
+      <c r="G457" t="s">
+        <v>8</v>
+      </c>
+      <c r="H457" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" t="s">
+        <v>26</v>
+      </c>
+      <c r="B458" t="s">
+        <v>296</v>
+      </c>
+      <c r="C458" t="s">
+        <v>28</v>
+      </c>
+      <c r="D458" t="s">
+        <v>296</v>
+      </c>
+      <c r="E458" t="s">
+        <v>29</v>
+      </c>
+      <c r="F458" t="s">
+        <v>27</v>
+      </c>
+      <c r="G458" t="s">
         <v>30</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H458" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" t="s">
+        <v>31</v>
+      </c>
+      <c r="B459" t="s">
+        <v>27</v>
+      </c>
+      <c r="C459" t="s">
+        <v>32</v>
+      </c>
+      <c r="D459" t="s">
+        <v>33</v>
+      </c>
+      <c r="E459" t="s">
+        <v>6</v>
+      </c>
+      <c r="F459" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="7"/>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B464" s="2"/>
+      <c r="C464" s="2"/>
+      <c r="D464" s="2"/>
+      <c r="E464" s="2"/>
+      <c r="F464" s="2"/>
+      <c r="G464" s="2"/>
+      <c r="H464" s="2"/>
+      <c r="I464" s="2"/>
+      <c r="J464" s="2"/>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B465" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C465" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D465" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E465" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F465" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G465" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H465" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I465" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J465" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B466" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C466" s="3"/>
+      <c r="D466" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E466" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F466" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G466" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H466" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I466" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="J466" s="6" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" t="s">
+        <v>19</v>
+      </c>
+      <c r="B468" t="s">
+        <v>300</v>
+      </c>
+      <c r="C468" t="s">
+        <v>20</v>
+      </c>
+      <c r="D468" t="s">
+        <v>303</v>
+      </c>
+      <c r="E468" t="s">
+        <v>5</v>
+      </c>
+      <c r="F468" t="s">
+        <v>301</v>
+      </c>
+      <c r="G468" t="s">
+        <v>7</v>
+      </c>
+      <c r="H468" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" t="s">
+        <v>9</v>
+      </c>
+      <c r="B469" t="s">
+        <v>41</v>
+      </c>
+      <c r="C469" t="s">
         <v>22</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="D469" t="s">
+        <v>44</v>
+      </c>
+      <c r="E469" t="s">
+        <v>24</v>
+      </c>
+      <c r="F469" t="s">
+        <v>291</v>
+      </c>
+      <c r="G469" t="s">
+        <v>8</v>
+      </c>
+      <c r="H469" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" t="s">
+        <v>26</v>
+      </c>
+      <c r="B470" t="s">
+        <v>302</v>
+      </c>
+      <c r="C470" t="s">
+        <v>28</v>
+      </c>
+      <c r="D470" t="s">
+        <v>302</v>
+      </c>
+      <c r="E470" t="s">
+        <v>29</v>
+      </c>
+      <c r="F470" t="s">
+        <v>27</v>
+      </c>
+      <c r="G470" t="s">
+        <v>30</v>
+      </c>
+      <c r="H470" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" t="s">
+        <v>31</v>
+      </c>
+      <c r="B471" t="s">
+        <v>27</v>
+      </c>
+      <c r="C471" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="D471" t="s">
+        <v>33</v>
+      </c>
+      <c r="E471" t="s">
+        <v>6</v>
+      </c>
+      <c r="F471" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="7"/>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B476" s="2"/>
+      <c r="C476" s="2"/>
+      <c r="D476" s="2"/>
+      <c r="E476" s="2"/>
+      <c r="F476" s="2"/>
+      <c r="G476" s="2"/>
+      <c r="H476" s="2"/>
+      <c r="I476" s="2"/>
+      <c r="J476" s="2"/>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B477" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C477" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D477" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E477" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F477" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G477" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H477" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I477" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J477" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C478" s="3"/>
+      <c r="D478" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H478" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I478" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J478" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" t="s">
+        <v>19</v>
+      </c>
+      <c r="B480" t="s">
+        <v>305</v>
+      </c>
+      <c r="C480" t="s">
+        <v>20</v>
+      </c>
+      <c r="D480" t="s">
+        <v>308</v>
+      </c>
+      <c r="E480" t="s">
+        <v>5</v>
+      </c>
+      <c r="F480" t="s">
+        <v>14</v>
+      </c>
+      <c r="G480" t="s">
+        <v>7</v>
+      </c>
+      <c r="H480" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
+        <v>9</v>
+      </c>
+      <c r="B481" t="s">
+        <v>41</v>
+      </c>
+      <c r="C481" t="s">
+        <v>22</v>
+      </c>
+      <c r="D481" t="s">
+        <v>284</v>
+      </c>
+      <c r="E481" t="s">
+        <v>24</v>
+      </c>
+      <c r="F481" t="s">
+        <v>285</v>
+      </c>
+      <c r="G481" t="s">
+        <v>8</v>
+      </c>
+      <c r="H481" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" t="s">
+        <v>26</v>
+      </c>
+      <c r="B482" t="s">
+        <v>307</v>
+      </c>
+      <c r="C482" t="s">
+        <v>28</v>
+      </c>
+      <c r="D482" t="s">
+        <v>307</v>
+      </c>
+      <c r="E482" t="s">
+        <v>29</v>
+      </c>
+      <c r="F482" t="s">
+        <v>27</v>
+      </c>
+      <c r="G482" t="s">
+        <v>30</v>
+      </c>
+      <c r="H482" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" t="s">
         <v>31</v>
       </c>
-      <c r="E11" t="s">
+      <c r="B483" t="s">
+        <v>27</v>
+      </c>
+      <c r="C483" t="s">
+        <v>32</v>
+      </c>
+      <c r="D483" t="s">
+        <v>33</v>
+      </c>
+      <c r="E483" t="s">
+        <v>6</v>
+      </c>
+      <c r="F483" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="7"/>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="B488" s="2"/>
+      <c r="C488" s="2"/>
+      <c r="D488" s="2"/>
+      <c r="E488" s="2"/>
+      <c r="F488" s="2"/>
+      <c r="G488" s="2"/>
+      <c r="H488" s="2"/>
+      <c r="I488" s="2"/>
+      <c r="J488" s="2"/>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B489" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C489" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D489" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E489" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F489" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G489" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H489" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I489" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J489" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F11" t="s">
-[...13 lines deleted...]
-      <c r="A12" t="s">
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B490" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C490" s="3"/>
+      <c r="D490" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E490" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="F490" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G490" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H490" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I490" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="J490" s="6"/>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" t="s">
+        <v>19</v>
+      </c>
+      <c r="B492" t="s">
+        <v>312</v>
+      </c>
+      <c r="C492" t="s">
+        <v>20</v>
+      </c>
+      <c r="D492" t="s">
+        <v>314</v>
+      </c>
+      <c r="E492" t="s">
+        <v>5</v>
+      </c>
+      <c r="F492" t="s">
+        <v>311</v>
+      </c>
+      <c r="G492" t="s">
+        <v>7</v>
+      </c>
+      <c r="H492" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" t="s">
+        <v>9</v>
+      </c>
+      <c r="B493" t="s">
+        <v>16</v>
+      </c>
+      <c r="C493" t="s">
+        <v>22</v>
+      </c>
+      <c r="D493" t="s">
+        <v>44</v>
+      </c>
+      <c r="E493" t="s">
+        <v>24</v>
+      </c>
+      <c r="F493" t="s">
+        <v>291</v>
+      </c>
+      <c r="G493" t="s">
+        <v>8</v>
+      </c>
+      <c r="H493" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" t="s">
+        <v>26</v>
+      </c>
+      <c r="B494" t="s">
+        <v>248</v>
+      </c>
+      <c r="C494" t="s">
+        <v>28</v>
+      </c>
+      <c r="D494" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
-[...8 lines deleted...]
-      <c r="E12" t="s">
+      <c r="E494" t="s">
+        <v>29</v>
+      </c>
+      <c r="F494" t="s">
+        <v>27</v>
+      </c>
+      <c r="G494" t="s">
         <v>30</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H494" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" t="s">
+        <v>31</v>
+      </c>
+      <c r="B495" t="s">
+        <v>27</v>
+      </c>
+      <c r="C495" t="s">
+        <v>32</v>
+      </c>
+      <c r="D495" t="s">
+        <v>33</v>
+      </c>
+      <c r="E495" t="s">
+        <v>6</v>
+      </c>
+      <c r="F495" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="7"/>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="B500" s="2"/>
+      <c r="C500" s="2"/>
+      <c r="D500" s="2"/>
+      <c r="E500" s="2"/>
+      <c r="F500" s="2"/>
+      <c r="G500" s="2"/>
+      <c r="H500" s="2"/>
+      <c r="I500" s="2"/>
+      <c r="J500" s="2"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B501" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C501" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D501" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E501" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F501" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G501" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H501" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J501" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B502" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C502" s="3"/>
+      <c r="D502" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E502" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F502" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G502" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H502" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I502" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="J502" s="6" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" t="s">
+        <v>19</v>
+      </c>
+      <c r="B504" t="s">
+        <v>316</v>
+      </c>
+      <c r="C504" t="s">
+        <v>20</v>
+      </c>
+      <c r="D504" t="s">
+        <v>319</v>
+      </c>
+      <c r="E504" t="s">
+        <v>5</v>
+      </c>
+      <c r="F504" t="s">
+        <v>311</v>
+      </c>
+      <c r="G504" t="s">
+        <v>7</v>
+      </c>
+      <c r="H504" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" t="s">
+        <v>9</v>
+      </c>
+      <c r="B505" t="s">
+        <v>41</v>
+      </c>
+      <c r="C505" t="s">
         <v>22</v>
       </c>
-      <c r="G12" t="s">
-[...16 lines deleted...]
-      <c r="D13" t="s">
+      <c r="D505" t="s">
+        <v>44</v>
+      </c>
+      <c r="E505" t="s">
+        <v>24</v>
+      </c>
+      <c r="F505" t="s">
+        <v>291</v>
+      </c>
+      <c r="G505" t="s">
+        <v>8</v>
+      </c>
+      <c r="H505" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" t="s">
+        <v>26</v>
+      </c>
+      <c r="B506" t="s">
+        <v>318</v>
+      </c>
+      <c r="C506" t="s">
+        <v>28</v>
+      </c>
+      <c r="D506" t="s">
+        <v>318</v>
+      </c>
+      <c r="E506" t="s">
+        <v>29</v>
+      </c>
+      <c r="F506" t="s">
+        <v>27</v>
+      </c>
+      <c r="G506" t="s">
+        <v>30</v>
+      </c>
+      <c r="H506" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" t="s">
+        <v>31</v>
+      </c>
+      <c r="B507" t="s">
+        <v>27</v>
+      </c>
+      <c r="C507" t="s">
+        <v>32</v>
+      </c>
+      <c r="D507" t="s">
+        <v>33</v>
+      </c>
+      <c r="E507" t="s">
+        <v>6</v>
+      </c>
+      <c r="F507" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="7"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B512" s="2"/>
+      <c r="C512" s="2"/>
+      <c r="D512" s="2"/>
+      <c r="E512" s="2"/>
+      <c r="F512" s="2"/>
+      <c r="G512" s="2"/>
+      <c r="H512" s="2"/>
+      <c r="I512" s="2"/>
+      <c r="J512" s="2"/>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B513" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C513" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D513" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E513" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F513" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G513" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H513" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I513" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J513" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B514" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C514" s="3"/>
+      <c r="D514" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E514" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F514" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G514" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H514" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="E13" t="s">
-[...54 lines deleted...]
-      <c r="D15" t="s">
+      <c r="I514" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J514" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" t="s">
+        <v>19</v>
+      </c>
+      <c r="B516" t="s">
+        <v>321</v>
+      </c>
+      <c r="C516" t="s">
+        <v>20</v>
+      </c>
+      <c r="D516" t="s">
+        <v>322</v>
+      </c>
+      <c r="E516" t="s">
+        <v>5</v>
+      </c>
+      <c r="F516" t="s">
+        <v>311</v>
+      </c>
+      <c r="G516" t="s">
+        <v>7</v>
+      </c>
+      <c r="H516" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" t="s">
+        <v>9</v>
+      </c>
+      <c r="B517" t="s">
+        <v>41</v>
+      </c>
+      <c r="C517" t="s">
+        <v>22</v>
+      </c>
+      <c r="D517" t="s">
+        <v>44</v>
+      </c>
+      <c r="E517" t="s">
+        <v>24</v>
+      </c>
+      <c r="F517" t="s">
+        <v>291</v>
+      </c>
+      <c r="G517" t="s">
+        <v>8</v>
+      </c>
+      <c r="H517" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" t="s">
+        <v>26</v>
+      </c>
+      <c r="B518" t="s">
+        <v>215</v>
+      </c>
+      <c r="C518" t="s">
+        <v>28</v>
+      </c>
+      <c r="D518" t="s">
+        <v>215</v>
+      </c>
+      <c r="E518" t="s">
+        <v>29</v>
+      </c>
+      <c r="F518" t="s">
+        <v>27</v>
+      </c>
+      <c r="G518" t="s">
+        <v>30</v>
+      </c>
+      <c r="H518" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" t="s">
         <v>31</v>
       </c>
-      <c r="E15" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="B519" t="s">
+        <v>27</v>
+      </c>
+      <c r="C519" t="s">
+        <v>32</v>
+      </c>
+      <c r="D519" t="s">
+        <v>33</v>
+      </c>
+      <c r="E519" t="s">
+        <v>6</v>
+      </c>
+      <c r="F519" t="s">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A94:C94"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A144:J144"/>
+    <mergeCell ref="F151:H151"/>
+    <mergeCell ref="A153:H153"/>
+    <mergeCell ref="A155:H155"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A160:C160"/>
+    <mergeCell ref="A164:E164"/>
+    <mergeCell ref="A168:H168"/>
+    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A177:E177"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A186:C186"/>
+    <mergeCell ref="A190:E190"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A197:H197"/>
+    <mergeCell ref="A199:C199"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A207:H207"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="A216:E216"/>
+    <mergeCell ref="A220:H220"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="A225:C225"/>
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="A233:H233"/>
+    <mergeCell ref="A236:H236"/>
+    <mergeCell ref="A238:C238"/>
+    <mergeCell ref="A242:E242"/>
+    <mergeCell ref="A246:H246"/>
+    <mergeCell ref="A249:H249"/>
+    <mergeCell ref="A251:C251"/>
+    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A259:H259"/>
+    <mergeCell ref="A262:H262"/>
+    <mergeCell ref="A264:C264"/>
+    <mergeCell ref="A268:E268"/>
+    <mergeCell ref="A272:H272"/>
+    <mergeCell ref="A275:H275"/>
+    <mergeCell ref="A277:C277"/>
+    <mergeCell ref="A281:E281"/>
+    <mergeCell ref="A285:H285"/>
+    <mergeCell ref="A288:H288"/>
+    <mergeCell ref="A290:C290"/>
+    <mergeCell ref="A294:E294"/>
+    <mergeCell ref="A301:J301"/>
+    <mergeCell ref="F308:H308"/>
+    <mergeCell ref="A310:H310"/>
+    <mergeCell ref="A312:H312"/>
+    <mergeCell ref="A315:H315"/>
+    <mergeCell ref="A317:C317"/>
+    <mergeCell ref="A321:E321"/>
+    <mergeCell ref="A325:H325"/>
+    <mergeCell ref="A328:H328"/>
+    <mergeCell ref="A330:C330"/>
+    <mergeCell ref="A334:E334"/>
+    <mergeCell ref="A338:H338"/>
+    <mergeCell ref="A341:H341"/>
+    <mergeCell ref="A343:C343"/>
+    <mergeCell ref="A347:E347"/>
+    <mergeCell ref="A354:J354"/>
+    <mergeCell ref="F361:H361"/>
+    <mergeCell ref="A366:J366"/>
+    <mergeCell ref="F373:H373"/>
+    <mergeCell ref="A375:H375"/>
+    <mergeCell ref="A377:H377"/>
+    <mergeCell ref="A380:H380"/>
+    <mergeCell ref="A382:C382"/>
+    <mergeCell ref="A386:E386"/>
+    <mergeCell ref="A390:H390"/>
+    <mergeCell ref="A393:H393"/>
+    <mergeCell ref="A395:C395"/>
+    <mergeCell ref="A399:E399"/>
+    <mergeCell ref="A403:H403"/>
+    <mergeCell ref="A406:H406"/>
+    <mergeCell ref="A408:C408"/>
+    <mergeCell ref="A412:E412"/>
+    <mergeCell ref="A416:H416"/>
+    <mergeCell ref="A419:H419"/>
+    <mergeCell ref="A421:C421"/>
+    <mergeCell ref="A428:J428"/>
+    <mergeCell ref="F435:H435"/>
+    <mergeCell ref="A440:J440"/>
+    <mergeCell ref="F447:H447"/>
+    <mergeCell ref="A452:J452"/>
+    <mergeCell ref="F459:H459"/>
+    <mergeCell ref="A464:J464"/>
+    <mergeCell ref="F471:H471"/>
+    <mergeCell ref="A476:J476"/>
+    <mergeCell ref="F483:H483"/>
+    <mergeCell ref="A488:J488"/>
+    <mergeCell ref="F495:H495"/>
+    <mergeCell ref="A500:J500"/>
+    <mergeCell ref="F507:H507"/>
+    <mergeCell ref="A512:J512"/>
+    <mergeCell ref="F519:H519"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>